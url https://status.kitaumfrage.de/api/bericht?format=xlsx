--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -527,52 +527,52 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Wert</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Basis</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Anteil</t>
         </is>
       </c>
     </row>
     <row r="2" ht="28" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Stand</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>13.05.2026,
-06:30 Uhr</t>
+          <t>12.07.2026,
+07:30 Uhr</t>
         </is>
       </c>
       <c r="C2" s="4" t="n">
         <v/>
       </c>
       <c r="D2" s="4" t="n">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Eingeladene Kitas</t>
         </is>
       </c>
       <c r="B3" s="6" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="C3" s="6" t="n">
         <v/>
       </c>
       <c r="D3" s="6" t="n">
         <v/>