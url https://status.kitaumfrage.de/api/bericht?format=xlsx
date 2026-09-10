--- v1 (2026-07-12)
+++ v2 (2026-09-10)
@@ -527,52 +527,52 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Wert</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Basis</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Anteil</t>
         </is>
       </c>
     </row>
     <row r="2" ht="28" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Stand</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>12.07.2026,
-07:30 Uhr</t>
+          <t>10.09.2026,
+05:00 Uhr</t>
         </is>
       </c>
       <c r="C2" s="4" t="n">
         <v/>
       </c>
       <c r="D2" s="4" t="n">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Eingeladene Kitas</t>
         </is>
       </c>
       <c r="B3" s="6" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="C3" s="6" t="n">
         <v/>
       </c>
       <c r="D3" s="6" t="n">
         <v/>